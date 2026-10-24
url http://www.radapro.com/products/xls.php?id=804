--- v0 (2026-05-31)
+++ v1 (2026-10-24)
@@ -14,137 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Проект</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Стеллаж кухонный СКСПЧ-4/5/0,4/0,4/18-4П</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.05.2026</t>
+    <t>24.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 16 862 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>
   <si>
     <t>нерж сталь</t>
   </si>
   <si>
+    <t>Марка стали</t>
+  </si>
+  <si>
+    <t>aisi430</t>
+  </si>
+  <si>
     <t>Максимальная равномерно распределенная нагрузка, кг</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>россия</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
-    <t>СКСПЧ-4/5/0.4/0.4/18-4П</t>
+    <t>скспч-4/5/0.4/0.4/18-4п</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
-    <t>Rada</t>
+    <t>rada</t>
   </si>
   <si>
     <t>Количество мест, шт.</t>
   </si>
   <si>
     <t>Размеры (д*ш*в), мм</t>
   </si>
   <si>
     <t>415х515х143</t>
   </si>
   <si>
     <t>Вес, кг</t>
+  </si>
+  <si>
+    <t>Материал полок</t>
   </si>
   <si>
     <t>Тип полок</t>
   </si>
   <si>
     <t>перфорированные</t>
   </si>
   <si>
     <t>Количество полок, шт.</t>
   </si>
   <si>
     <t xml:space="preserve">Марка стали </t>
   </si>
   <si>
     <t>AISI430</t>
   </si>
   <si>
     <t>Профиль каркаса</t>
   </si>
   <si>
     <t>труба 40х40</t>
   </si>
   <si>
     <t xml:space="preserve">Материал полок </t>
   </si>
@@ -340,51 +349,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1905000" cy="1428750"/>
+    <xdr:ext cx="1905000" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Стеллаж кухонный СКСПЧ-4/5/0,4/0,4/18-4П" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -660,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="true" style="0"/>
     <col min="2" max="2" width="43" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
@@ -813,51 +822,51 @@
         <v>2</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="1"/>
       <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="1"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
     </row>
-    <row r="15" spans="1:6" customHeight="1" ht="120">
+    <row r="15" spans="1:6" customHeight="1" ht="160">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="1"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
@@ -892,211 +901,235 @@
       </c>
       <c r="C20" s="3">
         <v>1800</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="1"/>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="1"/>
       <c r="B22" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="3">
-        <v>200</v>
+      <c r="C22" s="3" t="s">
+        <v>19</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="1"/>
       <c r="B23" s="3" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C23" s="3" t="s">
         <v>20</v>
+      </c>
+      <c r="C23" s="3">
+        <v>200</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="1"/>
       <c r="B24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="1"/>
       <c r="B25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="1"/>
       <c r="B26" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="3">
-        <v>2</v>
+      <c r="C26" s="3" t="s">
+        <v>26</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C27" s="3" t="s">
         <v>27</v>
+      </c>
+      <c r="C27" s="3">
+        <v>2</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="1"/>
       <c r="B28" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="3">
-        <v>22</v>
+      <c r="C28" s="3" t="s">
+        <v>29</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="1"/>
       <c r="B29" s="3" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C29" s="3" t="s">
         <v>30</v>
+      </c>
+      <c r="C29" s="3">
+        <v>22</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="1"/>
       <c r="B30" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C30" s="3">
-        <v>4</v>
+      <c r="C30" s="3" t="s">
+        <v>19</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="1"/>
       <c r="B31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="1"/>
       <c r="B32" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="C32" s="3" t="s">
-        <v>35</v>
+      <c r="C32" s="3">
+        <v>4</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="1"/>
       <c r="B33" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C33" s="3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="1"/>
-      <c r="B34" s="2"/>
-      <c r="C34" s="2"/>
+      <c r="B34" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>38</v>
+      </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
     </row>
-    <row r="35" spans="1:6" customHeight="1" ht="40">
+    <row r="35" spans="1:6">
       <c r="A35" s="1"/>
-      <c r="B35" s="6" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="7"/>
+      <c r="B35" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="1"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+    </row>
+    <row r="37" spans="1:6" customHeight="1" ht="40">
+      <c r="A37" s="1"/>
+      <c r="B37" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="B35:F35"/>
+    <mergeCell ref="B37:F37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>