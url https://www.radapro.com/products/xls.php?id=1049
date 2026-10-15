--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -46,51 +46,51 @@
   <si>
     <t>Стол-тумба с распашными дверьми СТТЧ-Р-16/7</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>26.08.2026</t>
+    <t>15.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 68 107 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>съёмный. 0.8 мм</t>
   </si>
   <si>
     <t>Каркас</t>
   </si>
   <si>
     <t>сталь aisi 430. 0.8 мм</t>
   </si>
   <si>
     <t>Конструкция</t>
   </si>
   <si>
     <t>распашные двери</t>
   </si>