--- v0 (2026-05-01)
+++ v1 (2026-06-20)
@@ -46,51 +46,51 @@
   <si>
     <t>Плита с чугунными конфорками ПЧЧ-6К9-12,2/9/4,7</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>02.05.2026</t>
+    <t>20.06.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 104 509 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Установка</t>
   </si>
   <si>
     <t>настольная</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
     <t>Мощность одной конфорки, кВт</t>
   </si>