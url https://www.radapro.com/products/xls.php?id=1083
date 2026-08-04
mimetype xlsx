--- v1 (2026-06-20)
+++ v2 (2026-08-04)
@@ -46,51 +46,51 @@
   <si>
     <t>Плита с чугунными конфорками ПЧЧ-6К9-12,2/9/4,7</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>20.06.2026</t>
+    <t>05.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 104 509 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Установка</t>
   </si>
   <si>
     <t>настольная</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
     <t>Мощность одной конфорки, кВт</t>
   </si>