--- v0 (2026-05-02)
+++ v1 (2026-10-15)
@@ -46,69 +46,69 @@
   <si>
     <t>Стол кондитерский 1800 мм, сплошная полка</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>02.05.2026</t>
+    <t>15.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 72 778 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Материал столешницы</t>
   </si>
   <si>
     <t>древесина. бук</t>
   </si>
   <si>
     <t>Каркас</t>
   </si>
   <si>
-    <t xml:space="preserve"> профильная труба 40х40. 1.2 мм</t>
+    <t>профильная труба 40х40. 1.2 мм</t>
   </si>
   <si>
     <t>Тип стола</t>
   </si>
   <si>
     <t>со сплошной полкой</t>
   </si>
   <si>
     <t>Габариты, ДхГхВ, мм</t>
   </si>
   <si>
     <t>1800х800х850</t>
   </si>
   <si>
     <t>Габариты в упакованном виде, мм</t>
   </si>
   <si>
     <t>1815х815х115</t>
   </si>
   <si>
     <t>Вес изделия, кг</t>
   </si>
   <si>
     <t>Нагрузка на столешницу, кг</t>
   </si>