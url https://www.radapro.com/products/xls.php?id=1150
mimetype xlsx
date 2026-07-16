--- v0 (2026-04-30)
+++ v1 (2026-07-16)
@@ -46,51 +46,51 @@
   <si>
     <t>Жироуловитель под мойку, RGT-0.6</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>01.05.2026</t>
+    <t>16.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 35 500 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Марка стали</t>
   </si>
   <si>
     <t>AISI 304</t>
   </si>
   <si>
     <t>Материал корпуса</t>
   </si>
   <si>
     <t>нержавеющая сталь</t>
   </si>