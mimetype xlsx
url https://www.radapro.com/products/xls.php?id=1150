--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -46,69 +46,69 @@
   <si>
     <t>Жироуловитель под мойку, RGT-0.6</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>16.07.2026</t>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 35 500 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Марка стали</t>
   </si>
   <si>
-    <t>AISI 304</t>
+    <t>aisi 304</t>
   </si>
   <si>
     <t>Материал корпуса</t>
   </si>
   <si>
     <t>нержавеющая сталь</t>
   </si>
   <si>
     <t>Глубина, мм</t>
   </si>
   <si>
     <t>Вес без упаковки, кг</t>
   </si>
   <si>
     <t>Габариты упаковки, мм</t>
   </si>
   <si>
     <t>556х348х329</t>
   </si>
   <si>
     <t>Полезный объем, м³</t>
   </si>
   <si>
     <t>Производительность, м³/час</t>
   </si>