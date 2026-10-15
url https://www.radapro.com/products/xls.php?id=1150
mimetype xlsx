--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -46,51 +46,51 @@
   <si>
     <t>Жироуловитель под мойку, RGT-0.6</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>30.08.2026</t>
+    <t>15.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 35 500 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Марка стали</t>
   </si>
   <si>
     <t>aisi 304</t>
   </si>
   <si>
     <t>Материал корпуса</t>
   </si>
   <si>
     <t>нержавеющая сталь</t>
   </si>