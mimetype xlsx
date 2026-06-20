--- v0 (2026-05-01)
+++ v1 (2026-06-20)
@@ -46,51 +46,51 @@
   <si>
     <t>Плита электрическая с жарочным шкафом P9Q6/FP</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>02.05.2026</t>
+    <t>21.06.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 140 403 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Установка</t>
   </si>
   <si>
     <t>напольная</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
     <t>Мощность одной конфорки, кВт</t>
   </si>