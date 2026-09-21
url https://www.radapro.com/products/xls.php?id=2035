--- v0 (2026-07-27)
+++ v1 (2026-09-21)
@@ -46,120 +46,120 @@
   <si>
     <t>Стол с полкой-решёткой СТПУ-6/7-Р</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>27.07.2026</t>
+    <t>21.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 6 860 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>универсальный</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>да</t>
   </si>
   <si>
     <t>Оснащение</t>
   </si>
   <si>
     <t>полка-решётка</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>
   <si>
     <t>нержавеющая сталь</t>
   </si>
   <si>
     <t>Марка стали</t>
   </si>
   <si>
-    <t>AISI 430</t>
+    <t>aisi 430</t>
   </si>
   <si>
     <t>Материал столешницы</t>
   </si>
   <si>
     <t>Усиленная столешница</t>
   </si>
   <si>
     <t>Профиль ножек</t>
   </si>
   <si>
     <t>квадратная труба</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>россия</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
-    <t>Rada</t>
+    <t>rada</t>
   </si>
   <si>
     <t>Количество мест, шт.</t>
   </si>
   <si>
     <t>Размеры (д*ш*в), мм</t>
   </si>
   <si>
     <t>615х715х110</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
     <t>Максимальная нагрузка на полку, кг</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 