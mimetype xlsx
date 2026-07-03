--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -46,51 +46,51 @@
   <si>
     <t>Подтоварник 1200х600х300</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>03.07.2026</t>
+    <t>04.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 15 430 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>
   <si>
     <t>труба нерж. 40х40 мм AISI 430</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Серия</t>
   </si>