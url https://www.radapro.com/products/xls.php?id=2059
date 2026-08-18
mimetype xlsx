--- v2 (2026-07-03)
+++ v3 (2026-08-18)
@@ -46,96 +46,96 @@
   <si>
     <t>Подтоварник 1200х600х300</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>04.07.2026</t>
+    <t>18.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 15 430 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>
   <si>
-    <t>труба нерж. 40х40 мм AISI 430</t>
+    <t>труба нерж. 40х40 мм aisi 430</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
     <t>Тип оборудования</t>
   </si>
   <si>
     <t>подтоварник</t>
   </si>
   <si>
     <t>Глубина, мм</t>
   </si>
   <si>
     <t>Габариты в упаковке, мм</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1250х650х110</t>
+    <t>1250х650х110</t>
   </si>
   <si>
     <t>Столешница</t>
   </si>
   <si>
-    <t xml:space="preserve"> сталь AISI 430. влагостойкая фанера</t>
+    <t>сталь aisi 430. влагостойкая фанера</t>
   </si>
   <si>
     <t>Назначение</t>
   </si>
   <si>
     <t>универсальный</t>
   </si>
   <si>
     <t>Ножки</t>
   </si>
   <si>
     <t>регулируемые</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>