--- v1 (2026-09-08)
+++ v2 (2026-10-23)
@@ -46,51 +46,51 @@
   <si>
     <t>Стол для сбора отходов СТО-12/7</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>08.09.2026</t>
+    <t>23.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 19 100 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>стол для сбора отходов</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>
   <si>
     <t>труба нерж. 40х40 мм aisi 430</t>
   </si>