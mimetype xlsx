--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -46,129 +46,129 @@
   <si>
     <t>Мармит 2-х блюд паровой 1120 SHKOLNIK</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>15.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 81 000 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>мармит 2-х блюд</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>870(1480)</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>россия</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
-    <t>RADA</t>
+    <t>rada</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>88/144</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
-    <t>SHKOLNIK</t>
+    <t>shkolnik</t>
   </si>
   <si>
     <t>Мощность, кВт</t>
   </si>
   <si>
     <t>Глубина, мм</t>
   </si>
   <si>
     <t>1030(705)</t>
   </si>
   <si>
     <t xml:space="preserve">Тип </t>
   </si>
   <si>
     <t>Габаритные размеры в упаковке</t>
   </si>
   <si>
     <t>1260×900×1140</t>
   </si>
   <si>
     <t>Тип нагрева</t>
   </si>
   <si>
-    <t>Паровой</t>
+    <t>паровой</t>
   </si>
   <si>
     <t>Полка</t>
   </si>
   <si>
-    <t>Двухъярусная</t>
+    <t>двухъярусная</t>
   </si>
   <si>
     <t>Ширина</t>
   </si>
   <si>
     <t>Глубина</t>
   </si>
   <si>
     <t>945(660)</t>
   </si>
   <si>
     <t>Высота</t>
   </si>
   <si>
     <t>885(1340)</t>
   </si>
   <si>
     <t>Гарантия</t>
   </si>
   <si>
     <t>Страна бренда</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>