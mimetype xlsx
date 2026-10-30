--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -46,51 +46,51 @@
   <si>
     <t>Мармит 2-х блюд паровой 1120 SHKOLNIK</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>15.09.2026</t>
+    <t>30.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 81 000 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>мармит 2-х блюд</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>870(1480)</t>
   </si>