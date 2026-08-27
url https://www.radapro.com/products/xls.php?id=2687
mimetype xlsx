--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -46,153 +46,153 @@
   <si>
     <t>Тележка для подносов закрытая, односекционная</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>27.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 50 100 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>тележки-шпильки</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>Диаметр колеса, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>да</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>россия</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
-    <t>RADA</t>
+    <t>rada</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Грузоподъемность полки, кг</t>
   </si>
   <si>
     <t>Каркас, мм</t>
   </si>
   <si>
     <t>из круглой трубы 20х20 (1.2 мм)</t>
   </si>
   <si>
     <t>Высота борта, мм</t>
   </si>
   <si>
     <t>Глубина, мм</t>
   </si>
   <si>
     <t>Габариты упаковки, мм</t>
   </si>
   <si>
     <t>855х505х150</t>
   </si>
   <si>
     <t>Страна марки</t>
   </si>
   <si>
     <t>Гастроемкости</t>
   </si>
   <si>
-    <t xml:space="preserve">Подносы </t>
+    <t>подносы</t>
   </si>
   <si>
     <t>Общая грузоподъемность, кг</t>
   </si>
   <si>
     <t>Конструкция</t>
   </si>
   <si>
     <t>сварная</t>
   </si>
   <si>
     <t>Упаковка, мм</t>
   </si>
   <si>
     <t>750х250х1800</t>
   </si>
   <si>
     <t>Количество колес</t>
   </si>
   <si>
     <t>Колесная опора с тормозом</t>
   </si>
   <si>
     <t>Тип стали</t>
   </si>
   <si>
-    <t>Нержавеющая сталь</t>
+    <t>нержавеющая сталь</t>
   </si>
   <si>
     <t>Гарантия, мес</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -908,63 +908,63 @@
       <c r="C19" s="3">
         <v>8</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="1"/>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="3">
         <v>75</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="1"/>
       <c r="B21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="3">
-        <v>700</v>
+        <v>200</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="1"/>
       <c r="B22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="3">
-        <v>500</v>
+        <v>1700</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="1"/>
       <c r="B23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="1"/>
       <c r="B24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>22</v>
       </c>
@@ -1016,51 +1016,51 @@
       <c r="C28" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="1"/>
       <c r="B29" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="3">
         <v>20</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="1"/>
       <c r="B30" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="3">
-        <v>1700</v>
+        <v>700</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="1"/>
       <c r="B31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="1"/>
       <c r="B32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>22</v>
       </c>