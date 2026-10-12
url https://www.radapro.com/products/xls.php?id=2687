--- v1 (2026-08-27)
+++ v2 (2026-10-12)
@@ -46,51 +46,51 @@
   <si>
     <t>Тележка для подносов закрытая, односекционная</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>27.08.2026</t>
+    <t>12.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 50 100 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>тележки-шпильки</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>Диаметр колеса, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>