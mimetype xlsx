--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -46,150 +46,150 @@
   <si>
     <t>Мармит 1-х блюд 3-х конфорочный чугунные конфорки 1500 SHKOLNIK</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>15.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 70 695 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>мармит 1-х блюд</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
-    <t>870(1480)</t>
+    <t>870(1240)</t>
   </si>
   <si>
     <t>Марка стали</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>россия</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
-    <t>RADA</t>
+    <t>rada</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
-    <t>88/144</t>
+    <t>84/122</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
-    <t>SHKOLNIK</t>
+    <t>shkolnik</t>
   </si>
   <si>
     <t>Глубина, мм</t>
   </si>
   <si>
     <t>1030 (705)</t>
   </si>
   <si>
     <t>Потребляемая мощность, кВт</t>
   </si>
   <si>
     <t>Габаритные размеры упаковки</t>
   </si>
   <si>
-    <t>1260×900×1140</t>
+    <t>1600×900×1140</t>
   </si>
   <si>
     <t>Полка</t>
   </si>
   <si>
-    <t>Есть</t>
+    <t>есть</t>
   </si>
   <si>
     <t>Ширина</t>
   </si>
   <si>
     <t>Глубина</t>
   </si>
   <si>
     <t>945(660)</t>
   </si>
   <si>
     <t>Высота</t>
   </si>
   <si>
     <t>885(1340)</t>
   </si>
   <si>
     <t>Гарантия</t>
   </si>
   <si>
     <t>Страна бренда</t>
   </si>
   <si>
     <t>Кол-во конфорок</t>
   </si>
   <si>
     <t>Конфорки</t>
   </si>
   <si>
-    <t>Чугунные</t>
+    <t>чугунные</t>
   </si>
   <si>
     <t>Общая мощность, кВт</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -881,51 +881,51 @@
         <v>12</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="1"/>
       <c r="B18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="1"/>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="3">
-        <v>1120</v>
+        <v>1500</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="1"/>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="1"/>
       <c r="B21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="3">
         <v>430</v>
       </c>
@@ -977,51 +977,51 @@
       <c r="C25" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="1"/>
       <c r="B26" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="3">
-        <v>2.132</v>
+        <v>3.13</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="1"/>
       <c r="B28" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="1"/>
       <c r="B29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>33</v>
       </c>
@@ -1073,51 +1073,51 @@
       <c r="C33" s="3">
         <v>12</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="1"/>
       <c r="B34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="1"/>
       <c r="B35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="1"/>
       <c r="B36" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="1"/>
       <c r="B37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="3">
         <v>1.7</v>
       </c>