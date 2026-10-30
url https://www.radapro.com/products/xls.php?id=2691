--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -46,51 +46,51 @@
   <si>
     <t>Мармит 1-х блюд 3-х конфорочный чугунные конфорки 1500 SHKOLNIK</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>15.09.2026</t>
+    <t>30.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 70 695 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>мармит 1-х блюд</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>870(1240)</t>
   </si>
   <si>
     <t>Марка стали</t>
   </si>