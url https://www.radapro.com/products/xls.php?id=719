--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -46,51 +46,51 @@
   <si>
     <t>Ванна-стол, рабочая поверхность-справа 900х700х850</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.05.2026</t>
+    <t>16.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 18 300 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>да</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>
@@ -322,51 +322,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="933450" cy="933450"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Ванна-стол, рабочая поверхность-справа 900х700х850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>