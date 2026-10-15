--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -46,123 +46,123 @@
   <si>
     <t>Ванна-стол, рабочая поверхность-справа 900х700х850</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>16.07.2026</t>
+    <t>15.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 18 300 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>да</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>
   <si>
     <t>нерж. сталь</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>россия</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
-    <t>ВМСВПЧ-1(П)-9/7/8.5</t>
+    <t>вмсвпч-1(п)-9/7/8.5</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
-    <t>Rada</t>
+    <t>rada</t>
   </si>
   <si>
     <t>Количество мест, шт.</t>
   </si>
   <si>
     <t>Установка</t>
   </si>
   <si>
     <t>напольная</t>
   </si>
   <si>
     <t>Разновидность</t>
   </si>
   <si>
     <t>открытая</t>
   </si>
   <si>
     <t>Тип мойки</t>
   </si>
   <si>
     <t>сварная</t>
   </si>
   <si>
     <t>Марка стали каркаса</t>
   </si>
   <si>
-    <t>AISI 430</t>
+    <t>aisi 430</t>
   </si>
   <si>
     <t>Материал ванна</t>
   </si>
   <si>
     <t>Марка стали емкости</t>
   </si>
   <si>
     <t>Количество емкостей, шт.</t>
   </si>
   <si>
     <t>Рабочая поверхность</t>
   </si>
   <si>
     <t>Размеры раковины (ш*г*в)</t>
   </si>
   <si>
     <t>580х580х350</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 