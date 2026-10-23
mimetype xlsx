--- v1 (2026-08-31)
+++ v2 (2026-10-23)
@@ -46,51 +46,51 @@
   <si>
     <t>Стеллаж кухонный СКСПЧ-6/6/0,4/0,4/18-4П</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.08.2026</t>
+    <t>23.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 20 713 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>
   <si>
     <t>нерж сталь</t>
   </si>
   <si>
     <t>Марка стали</t>
   </si>
@@ -349,51 +349,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1905000" cy="1428750"/>
+    <xdr:ext cx="1905000" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Стеллаж кухонный СКСПЧ-6/6/0,4/0,4/18-4П" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -822,51 +822,51 @@
         <v>2</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="1"/>
       <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="1"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
     </row>
-    <row r="15" spans="1:6" customHeight="1" ht="120">
+    <row r="15" spans="1:6" customHeight="1" ht="160">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="1"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>