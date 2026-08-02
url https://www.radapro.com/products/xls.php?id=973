--- v0 (2026-06-16)
+++ v1 (2026-08-02)
@@ -46,51 +46,51 @@
   <si>
     <t>Прилавок нейтральный 2000</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>16.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 87 106 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>RADA</t>
   </si>
   <si>
     <t>Гарантия, мес</t>
   </si>
   <si>
     <t>Полка</t>
   </si>